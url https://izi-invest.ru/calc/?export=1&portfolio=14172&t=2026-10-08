--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -1332,51 +1332,51 @@
       </c>
       <c r="G4" s="17" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="16"/>
       <c r="J4" s="6" t="s">
         <f>=E4*F4*Портфель!$Q$13</f>
       </c>
       <c r="K4" s="9" t="n">
         <v>0.007</v>
       </c>
       <c r="L4" s="6" t="n">
         <v>273.76</v>
       </c>
       <c r="M4" s="17" t="n">
         <v>12.24</v>
       </c>
       <c r="N4" s="16"/>
       <c r="O4" s="16" t="s">
         <v>26</v>
       </c>
       <c r="P4" s="17" t="n">
-        <v>59.93626419857</v>
+        <v>59.969903185071</v>
       </c>
       <c r="Q4" s="6" t="s">
         <f>=P4/$P$13</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>12</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>270</v>
       </c>
       <c r="G5" s="17" t="n">
@@ -46684,51 +46684,51 @@
       <c r="A18" s="36" t="n">
         <v>45705</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>255</v>
       </c>
       <c r="C18" s="16" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="17" t="n">
         <v>14</v>
       </c>
       <c r="F18" s="7" t="s">
         <f>=DATEDIF(A18,$O$2,"y")</f>
       </c>
       <c r="G18" s="7" t="s">
         <f>=DATEDIF(A18,$O$2,"ym")</f>
       </c>
       <c r="H18" s="7" t="s">
         <f>=DATEDIF(A18,$O$2,"md")</f>
       </c>
       <c r="I18" s="7" t="n">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="J18" s="17" t="n">
         <v>216.34</v>
       </c>
       <c r="K18" s="6" t="s">
         <f>=Портфель!F8*Портфель!$Q$13</f>
       </c>
       <c r="L18" s="6" t="s">
         <f>=E18*K18</f>
       </c>
       <c r="M18" s="6" t="s">
         <f>=(K18-J18)*E18</f>
       </c>
       <c r="N18" s="6" t="s">
         <f>=MAX(0,M18*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="36" t="n">
         <v>44586</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>255</v>
       </c>
       <c r="C19" s="16" t="s">