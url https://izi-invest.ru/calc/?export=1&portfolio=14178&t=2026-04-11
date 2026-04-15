--- v0 (2026-04-15)
+++ v1 (2026-04-15)
@@ -957,51 +957,51 @@
       </c>
       <c r="E4" s="7" t="n">
         <v>44.41</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G4" s="17" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="16"/>
       <c r="J4" s="6" t="s">
         <f>=E4*F4</f>
       </c>
       <c r="K4" s="17"/>
       <c r="L4" s="6"/>
       <c r="M4" s="17"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P4" s="17" t="n">
-        <v>55.87833030853</v>
+        <v>55.886444492848</v>
       </c>
       <c r="Q4" s="6" t="s">
         <f>=P4/$P$13</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="7"/>
       <c r="F5" s="6"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="4"/>
       <c r="J5" s="5" t="s">
         <f>=SUM(J4:J4)</f>
       </c>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="10" t="s">
         <f>=J5/J6</f>
       </c>
@@ -16635,51 +16635,51 @@
       <c r="A2" s="35" t="n">
         <v>44426</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>149</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E2" s="17" t="n">
         <v>1</v>
       </c>
       <c r="F2" s="7" t="s">
         <f>=DATEDIF(A2,$O$2,"y")</f>
       </c>
       <c r="G2" s="7" t="s">
         <f>=DATEDIF(A2,$O$2,"ym")</f>
       </c>
       <c r="H2" s="7" t="s">
         <f>=DATEDIF(A2,$O$2,"md")</f>
       </c>
       <c r="I2" s="7" t="n">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="J2" s="17" t="n">
         <v>1.0703045685279</v>
       </c>
       <c r="K2" s="6" t="s">
         <f>=Портфель!F2*Портфель!$Q$13</f>
       </c>
       <c r="L2" s="6" t="s">
         <f>=E2*K2</f>
       </c>
       <c r="M2" s="6" t="s">
         <f>=(K2-J2)*E2</f>
       </c>
       <c r="N2" s="6" t="s">
         <f>=MAX(0,M2*0.13)</f>
       </c>
       <c r="O2" s="13" t="s">
         <f>=TODAY()</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="35" t="n">
         <v>44449</v>
       </c>
       <c r="B3" s="16" t="s">
@@ -16902,95 +16902,95 @@
       <c r="A8" s="35" t="n">
         <v>44510</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>149</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="17" t="n">
         <v>70</v>
       </c>
       <c r="F8" s="7" t="s">
         <f>=DATEDIF(A8,$O$2,"y")</f>
       </c>
       <c r="G8" s="7" t="s">
         <f>=DATEDIF(A8,$O$2,"ym")</f>
       </c>
       <c r="H8" s="7" t="s">
         <f>=DATEDIF(A8,$O$2,"md")</f>
       </c>
       <c r="I8" s="7" t="n">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="J8" s="17" t="n">
         <v>1.0861428571429</v>
       </c>
       <c r="K8" s="6" t="s">
         <f>=Портфель!F2*Портфель!$Q$13</f>
       </c>
       <c r="L8" s="6" t="s">
         <f>=E8*K8</f>
       </c>
       <c r="M8" s="6" t="s">
         <f>=(K8-J8)*E8</f>
       </c>
       <c r="N8" s="6" t="s">
         <f>=MAX(0,M8*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="35" t="n">
         <v>44516</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>149</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="17" t="n">
         <v>176</v>
       </c>
       <c r="F9" s="7" t="s">
         <f>=DATEDIF(A9,$O$2,"y")</f>
       </c>
       <c r="G9" s="7" t="s">
         <f>=DATEDIF(A9,$O$2,"ym")</f>
       </c>
       <c r="H9" s="7" t="s">
         <f>=DATEDIF(A9,$O$2,"md")</f>
       </c>
       <c r="I9" s="7" t="n">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="J9" s="17" t="n">
         <v>1.0874431818182</v>
       </c>
       <c r="K9" s="6" t="s">
         <f>=Портфель!F2*Портфель!$Q$13</f>
       </c>
       <c r="L9" s="6" t="s">
         <f>=E9*K9</f>
       </c>
       <c r="M9" s="6" t="s">
         <f>=(K9-J9)*E9</f>
       </c>
       <c r="N9" s="6" t="s">
         <f>=MAX(0,M9*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="35" t="n">
         <v>44538</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>149</v>
       </c>
       <c r="C10" s="16" t="s">