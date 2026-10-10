--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -1125,51 +1125,51 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="16"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
       <c r="E4" s="7"/>
       <c r="F4" s="6"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4" t="s">
         <v>24</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="5" t="s">
         <f>=SUM(J2:J3)</f>
       </c>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="10" t="s">
         <f>=J4/J19</f>
       </c>
       <c r="N4" s="16"/>
       <c r="O4" s="16" t="s">
         <v>25</v>
       </c>
       <c r="P4" s="17" t="n">
-        <v>59.93626419857</v>
+        <v>59.969903185071</v>
       </c>
       <c r="Q4" s="6" t="s">
         <f>=P4/$P$13</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>212359</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>2.1039</v>
       </c>
       <c r="G5" s="17" t="n">