--- v0 (2026-04-15)
+++ v1 (2026-04-15)
@@ -837,51 +837,51 @@
       </c>
       <c r="G4" s="17" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="16"/>
       <c r="J4" s="6" t="s">
         <f>=E4*F4*Портфель!$Q$13</f>
       </c>
       <c r="K4" s="9" t="n">
         <v>0.1475</v>
       </c>
       <c r="L4" s="6" t="n">
         <v>306.34</v>
       </c>
       <c r="M4" s="17" t="n">
         <v>0.81</v>
       </c>
       <c r="N4" s="16"/>
       <c r="O4" s="16" t="s">
         <v>26</v>
       </c>
       <c r="P4" s="17" t="n">
-        <v>55.87833030853</v>
+        <v>55.886444492848</v>
       </c>
       <c r="Q4" s="6" t="s">
         <f>=P4/$P$13</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="7"/>
       <c r="F5" s="6"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="I5" s="4"/>
       <c r="J5" s="5" t="s">
         <f>=SUM(J2:J4)</f>
       </c>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="10" t="s">
         <f>=J5/J11</f>
       </c>
@@ -11684,95 +11684,95 @@
       <c r="A4" s="35" t="n">
         <v>45715</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="17" t="n">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <f>=DATEDIF(A4,$O$2,"y")</f>
       </c>
       <c r="G4" s="7" t="s">
         <f>=DATEDIF(A4,$O$2,"ym")</f>
       </c>
       <c r="H4" s="7" t="s">
         <f>=DATEDIF(A4,$O$2,"md")</f>
       </c>
       <c r="I4" s="7" t="n">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J4" s="17" t="n">
         <v>7605</v>
       </c>
       <c r="K4" s="6" t="s">
         <f>=Портфель!F2*Портфель!$Q$13</f>
       </c>
       <c r="L4" s="6" t="s">
         <f>=E4*K4</f>
       </c>
       <c r="M4" s="6" t="s">
         <f>=(K4-J4)*E4</f>
       </c>
       <c r="N4" s="6" t="s">
         <f>=MAX(0,M4*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="35" t="n">
         <v>45715</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="17" t="n">
         <v>1</v>
       </c>
       <c r="F5" s="7" t="s">
         <f>=DATEDIF(A5,$O$2,"y")</f>
       </c>
       <c r="G5" s="7" t="s">
         <f>=DATEDIF(A5,$O$2,"ym")</f>
       </c>
       <c r="H5" s="7" t="s">
         <f>=DATEDIF(A5,$O$2,"md")</f>
       </c>
       <c r="I5" s="7" t="n">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J5" s="17" t="n">
         <v>7586</v>
       </c>
       <c r="K5" s="6" t="s">
         <f>=Портфель!F2*Портфель!$Q$13</f>
       </c>
       <c r="L5" s="6" t="s">
         <f>=E5*K5</f>
       </c>
       <c r="M5" s="6" t="s">
         <f>=(K5-J5)*E5</f>
       </c>
       <c r="N5" s="6" t="s">
         <f>=MAX(0,M5*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="35" t="n">
         <v>45733</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C6" s="16" t="s">
@@ -12256,95 +12256,95 @@
       <c r="A17" s="35" t="n">
         <v>45827</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C17" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="17" t="n">
         <v>1</v>
       </c>
       <c r="F17" s="7" t="s">
         <f>=DATEDIF(A17,$O$2,"y")</f>
       </c>
       <c r="G17" s="7" t="s">
         <f>=DATEDIF(A17,$O$2,"ym")</f>
       </c>
       <c r="H17" s="7" t="s">
         <f>=DATEDIF(A17,$O$2,"md")</f>
       </c>
       <c r="I17" s="7" t="n">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="J17" s="17" t="n">
         <v>6365.5</v>
       </c>
       <c r="K17" s="6" t="s">
         <f>=Портфель!F2*Портфель!$Q$13</f>
       </c>
       <c r="L17" s="6" t="s">
         <f>=E17*K17</f>
       </c>
       <c r="M17" s="6" t="s">
         <f>=(K17-J17)*E17</f>
       </c>
       <c r="N17" s="6" t="s">
         <f>=MAX(0,M17*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="35" t="n">
         <v>45831</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C18" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="17" t="n">
         <v>1</v>
       </c>
       <c r="F18" s="7" t="s">
         <f>=DATEDIF(A18,$O$2,"y")</f>
       </c>
       <c r="G18" s="7" t="s">
         <f>=DATEDIF(A18,$O$2,"ym")</f>
       </c>
       <c r="H18" s="7" t="s">
         <f>=DATEDIF(A18,$O$2,"md")</f>
       </c>
       <c r="I18" s="7" t="n">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="J18" s="17" t="n">
         <v>6300</v>
       </c>
       <c r="K18" s="6" t="s">
         <f>=Портфель!F2*Портфель!$Q$13</f>
       </c>
       <c r="L18" s="6" t="s">
         <f>=E18*K18</f>
       </c>
       <c r="M18" s="6" t="s">
         <f>=(K18-J18)*E18</f>
       </c>
       <c r="N18" s="6" t="s">
         <f>=MAX(0,M18*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="35" t="n">
         <v>45838</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C19" s="16" t="s">
@@ -12432,51 +12432,51 @@
       <c r="A21" s="35" t="n">
         <v>45859</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="17" t="n">
         <v>4</v>
       </c>
       <c r="F21" s="7" t="s">
         <f>=DATEDIF(A21,$O$2,"y")</f>
       </c>
       <c r="G21" s="7" t="s">
         <f>=DATEDIF(A21,$O$2,"ym")</f>
       </c>
       <c r="H21" s="7" t="s">
         <f>=DATEDIF(A21,$O$2,"md")</f>
       </c>
       <c r="I21" s="7" t="n">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="J21" s="17" t="n">
         <v>6176</v>
       </c>
       <c r="K21" s="6" t="s">
         <f>=Портфель!F2*Портфель!$Q$13</f>
       </c>
       <c r="L21" s="6" t="s">
         <f>=E21*K21</f>
       </c>
       <c r="M21" s="6" t="s">
         <f>=(K21-J21)*E21</f>
       </c>
       <c r="N21" s="6" t="s">
         <f>=MAX(0,M21*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="35" t="n">
         <v>45931</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C22" s="16" t="s">
@@ -12652,95 +12652,95 @@
       <c r="A26" s="35" t="n">
         <v>45999</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E26" s="17" t="n">
         <v>2</v>
       </c>
       <c r="F26" s="7" t="s">
         <f>=DATEDIF(A26,$O$2,"y")</f>
       </c>
       <c r="G26" s="7" t="s">
         <f>=DATEDIF(A26,$O$2,"ym")</f>
       </c>
       <c r="H26" s="7" t="s">
         <f>=DATEDIF(A26,$O$2,"md")</f>
       </c>
       <c r="I26" s="7" t="n">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="J26" s="17" t="n">
         <v>5586.5</v>
       </c>
       <c r="K26" s="6" t="s">
         <f>=Портфель!F2*Портфель!$Q$13</f>
       </c>
       <c r="L26" s="6" t="s">
         <f>=E26*K26</f>
       </c>
       <c r="M26" s="6" t="s">
         <f>=(K26-J26)*E26</f>
       </c>
       <c r="N26" s="6" t="s">
         <f>=MAX(0,M26*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="35" t="n">
         <v>45999</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="17" t="n">
         <v>1</v>
       </c>
       <c r="F27" s="7" t="s">
         <f>=DATEDIF(A27,$O$2,"y")</f>
       </c>
       <c r="G27" s="7" t="s">
         <f>=DATEDIF(A27,$O$2,"ym")</f>
       </c>
       <c r="H27" s="7" t="s">
         <f>=DATEDIF(A27,$O$2,"md")</f>
       </c>
       <c r="I27" s="7" t="n">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="J27" s="17" t="n">
         <v>5582</v>
       </c>
       <c r="K27" s="6" t="s">
         <f>=Портфель!F2*Портфель!$Q$13</f>
       </c>
       <c r="L27" s="6" t="s">
         <f>=E27*K27</f>
       </c>
       <c r="M27" s="6" t="s">
         <f>=(K27-J27)*E27</f>
       </c>
       <c r="N27" s="6" t="s">
         <f>=MAX(0,M27*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="35" t="n">
         <v>45999</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C28" s="16" t="s">
@@ -12784,51 +12784,51 @@
       <c r="A29" s="35" t="n">
         <v>46002</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="17" t="n">
         <v>32</v>
       </c>
       <c r="F29" s="7" t="s">
         <f>=DATEDIF(A29,$O$2,"y")</f>
       </c>
       <c r="G29" s="7" t="s">
         <f>=DATEDIF(A29,$O$2,"ym")</f>
       </c>
       <c r="H29" s="7" t="s">
         <f>=DATEDIF(A29,$O$2,"md")</f>
       </c>
       <c r="I29" s="7" t="n">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="J29" s="17" t="n">
         <v>5626</v>
       </c>
       <c r="K29" s="6" t="s">
         <f>=Портфель!F2*Портфель!$Q$13</f>
       </c>
       <c r="L29" s="6" t="s">
         <f>=E29*K29</f>
       </c>
       <c r="M29" s="6" t="s">
         <f>=(K29-J29)*E29</f>
       </c>
       <c r="N29" s="6" t="s">
         <f>=MAX(0,M29*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="35" t="n">
         <v>46034</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C30" s="16" t="s">
@@ -13224,95 +13224,95 @@
       <c r="A39" s="35" t="n">
         <v>45827</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="17" t="n">
         <v>23</v>
       </c>
       <c r="F39" s="7" t="s">
         <f>=DATEDIF(A39,$O$2,"y")</f>
       </c>
       <c r="G39" s="7" t="s">
         <f>=DATEDIF(A39,$O$2,"ym")</f>
       </c>
       <c r="H39" s="7" t="s">
         <f>=DATEDIF(A39,$O$2,"md")</f>
       </c>
       <c r="I39" s="7" t="n">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="J39" s="17" t="n">
         <v>624.4</v>
       </c>
       <c r="K39" s="6" t="s">
         <f>=Портфель!F3*Портфель!$Q$13</f>
       </c>
       <c r="L39" s="6" t="s">
         <f>=E39*K39</f>
       </c>
       <c r="M39" s="6" t="s">
         <f>=(K39-J39)*E39</f>
       </c>
       <c r="N39" s="6" t="s">
         <f>=MAX(0,M39*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="35" t="n">
         <v>45831</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E40" s="17" t="n">
         <v>8</v>
       </c>
       <c r="F40" s="7" t="s">
         <f>=DATEDIF(A40,$O$2,"y")</f>
       </c>
       <c r="G40" s="7" t="s">
         <f>=DATEDIF(A40,$O$2,"ym")</f>
       </c>
       <c r="H40" s="7" t="s">
         <f>=DATEDIF(A40,$O$2,"md")</f>
       </c>
       <c r="I40" s="7" t="n">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="J40" s="17" t="n">
         <v>620.9</v>
       </c>
       <c r="K40" s="6" t="s">
         <f>=Портфель!F3*Портфель!$Q$13</f>
       </c>
       <c r="L40" s="6" t="s">
         <f>=E40*K40</f>
       </c>
       <c r="M40" s="6" t="s">
         <f>=(K40-J40)*E40</f>
       </c>
       <c r="N40" s="6" t="s">
         <f>=MAX(0,M40*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="35" t="n">
         <v>45838</v>
       </c>
       <c r="B41" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="16" t="s">
@@ -13488,51 +13488,51 @@
       <c r="A45" s="35" t="n">
         <v>45923</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E45" s="17" t="n">
         <v>10</v>
       </c>
       <c r="F45" s="7" t="s">
         <f>=DATEDIF(A45,$O$2,"y")</f>
       </c>
       <c r="G45" s="7" t="s">
         <f>=DATEDIF(A45,$O$2,"ym")</f>
       </c>
       <c r="H45" s="7" t="s">
         <f>=DATEDIF(A45,$O$2,"md")</f>
       </c>
       <c r="I45" s="7" t="n">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J45" s="17" t="n">
         <v>588.6</v>
       </c>
       <c r="K45" s="6" t="s">
         <f>=Портфель!F3*Портфель!$Q$13</f>
       </c>
       <c r="L45" s="6" t="s">
         <f>=E45*K45</f>
       </c>
       <c r="M45" s="6" t="s">
         <f>=(K45-J45)*E45</f>
       </c>
       <c r="N45" s="6" t="s">
         <f>=MAX(0,M45*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="35" t="n">
         <v>45931</v>
       </c>
       <c r="B46" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C46" s="16" t="s">
@@ -13884,51 +13884,51 @@
       <c r="A54" s="35" t="n">
         <v>45999</v>
       </c>
       <c r="B54" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="16" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E54" s="17" t="n">
         <v>5</v>
       </c>
       <c r="F54" s="7" t="s">
         <f>=DATEDIF(A54,$O$2,"y")</f>
       </c>
       <c r="G54" s="7" t="s">
         <f>=DATEDIF(A54,$O$2,"ym")</f>
       </c>
       <c r="H54" s="7" t="s">
         <f>=DATEDIF(A54,$O$2,"md")</f>
       </c>
       <c r="I54" s="7" t="n">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="J54" s="17" t="n">
         <v>557.1</v>
       </c>
       <c r="K54" s="6" t="s">
         <f>=Портфель!F3*Портфель!$Q$13</f>
       </c>
       <c r="L54" s="6" t="s">
         <f>=E54*K54</f>
       </c>
       <c r="M54" s="6" t="s">
         <f>=(K54-J54)*E54</f>
       </c>
       <c r="N54" s="6" t="s">
         <f>=MAX(0,M54*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="35" t="n">
         <v>45999</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C55" s="16" t="s">
@@ -13972,51 +13972,51 @@
       <c r="A56" s="35" t="n">
         <v>46002</v>
       </c>
       <c r="B56" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>21</v>
       </c>
       <c r="D56" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E56" s="17" t="n">
         <v>35</v>
       </c>
       <c r="F56" s="7" t="s">
         <f>=DATEDIF(A56,$O$2,"y")</f>
       </c>
       <c r="G56" s="7" t="s">
         <f>=DATEDIF(A56,$O$2,"ym")</f>
       </c>
       <c r="H56" s="7" t="s">
         <f>=DATEDIF(A56,$O$2,"md")</f>
       </c>
       <c r="I56" s="7" t="n">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="J56" s="17" t="n">
         <v>564.5</v>
       </c>
       <c r="K56" s="6" t="s">
         <f>=Портфель!F3*Портфель!$Q$13</f>
       </c>
       <c r="L56" s="6" t="s">
         <f>=E56*K56</f>
       </c>
       <c r="M56" s="6" t="s">
         <f>=(K56-J56)*E56</f>
       </c>
       <c r="N56" s="6" t="s">
         <f>=MAX(0,M56*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="35" t="n">
         <v>46006</v>
       </c>
       <c r="B57" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C57" s="16" t="s">
@@ -14060,51 +14060,51 @@
       <c r="A58" s="35" t="n">
         <v>46013</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="16" t="s">
         <v>21</v>
       </c>
       <c r="D58" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E58" s="17" t="n">
         <v>2</v>
       </c>
       <c r="F58" s="7" t="s">
         <f>=DATEDIF(A58,$O$2,"y")</f>
       </c>
       <c r="G58" s="7" t="s">
         <f>=DATEDIF(A58,$O$2,"ym")</f>
       </c>
       <c r="H58" s="7" t="s">
         <f>=DATEDIF(A58,$O$2,"md")</f>
       </c>
       <c r="I58" s="7" t="n">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="J58" s="17" t="n">
         <v>542</v>
       </c>
       <c r="K58" s="6" t="s">
         <f>=Портфель!F3*Портфель!$Q$13</f>
       </c>
       <c r="L58" s="6" t="s">
         <f>=E58*K58</f>
       </c>
       <c r="M58" s="6" t="s">
         <f>=(K58-J58)*E58</f>
       </c>
       <c r="N58" s="6" t="s">
         <f>=MAX(0,M58*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="35" t="n">
         <v>46034</v>
       </c>
       <c r="B59" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C59" s="16" t="s">
@@ -14236,51 +14236,51 @@
       <c r="A62" s="35" t="n">
         <v>46002</v>
       </c>
       <c r="B62" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C62" s="16" t="s">
         <v>29</v>
       </c>
       <c r="D62" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E62" s="17" t="n">
         <v>17</v>
       </c>
       <c r="F62" s="7" t="s">
         <f>=DATEDIF(A62,$O$2,"y")</f>
       </c>
       <c r="G62" s="7" t="s">
         <f>=DATEDIF(A62,$O$2,"ym")</f>
       </c>
       <c r="H62" s="7" t="s">
         <f>=DATEDIF(A62,$O$2,"md")</f>
       </c>
       <c r="I62" s="7" t="n">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="J62" s="17" t="n">
         <v>12.897058823529</v>
       </c>
       <c r="K62" s="6" t="s">
         <f>=Портфель!F6*Портфель!$Q$13</f>
       </c>
       <c r="L62" s="6" t="s">
         <f>=E62*K62</f>
       </c>
       <c r="M62" s="6" t="s">
         <f>=(K62-J62)*E62</f>
       </c>
       <c r="N62" s="6" t="s">
         <f>=MAX(0,M62*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="35" t="n">
         <v>46006</v>
       </c>
       <c r="B63" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C63" s="16" t="s">
@@ -14588,51 +14588,51 @@
       <c r="A70" s="35" t="n">
         <v>46013</v>
       </c>
       <c r="B70" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C70" s="16" t="s">
         <v>33</v>
       </c>
       <c r="D70" s="16" t="s">
         <v>34</v>
       </c>
       <c r="E70" s="17" t="n">
         <v>18</v>
       </c>
       <c r="F70" s="7" t="s">
         <f>=DATEDIF(A70,$O$2,"y")</f>
       </c>
       <c r="G70" s="7" t="s">
         <f>=DATEDIF(A70,$O$2,"ym")</f>
       </c>
       <c r="H70" s="7" t="s">
         <f>=DATEDIF(A70,$O$2,"md")</f>
       </c>
       <c r="I70" s="7" t="n">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="J70" s="17" t="n">
         <v>1.8777777777778</v>
       </c>
       <c r="K70" s="6" t="s">
         <f>=Портфель!F7*Портфель!$Q$13</f>
       </c>
       <c r="L70" s="6" t="s">
         <f>=E70*K70</f>
       </c>
       <c r="M70" s="6" t="s">
         <f>=(K70-J70)*E70</f>
       </c>
       <c r="N70" s="6" t="s">
         <f>=MAX(0,M70*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="35" t="n">
         <v>46050</v>
       </c>
       <c r="B71" s="16" t="s">
         <v>109</v>
       </c>
       <c r="C71" s="16" t="s">