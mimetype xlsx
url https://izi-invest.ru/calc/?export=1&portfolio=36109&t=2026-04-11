--- v0 (2026-04-15)
+++ v1 (2026-04-15)
@@ -758,51 +758,51 @@
       </c>
       <c r="G4" s="17" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="16"/>
       <c r="J4" s="6" t="s">
         <f>=E4*F4*Портфель!$Q$13</f>
       </c>
       <c r="K4" s="9" t="n">
         <v>-0.3083</v>
       </c>
       <c r="L4" s="6" t="n">
         <v>151.1</v>
       </c>
       <c r="M4" s="17" t="n">
         <v>20.49</v>
       </c>
       <c r="N4" s="16"/>
       <c r="O4" s="16" t="s">
         <v>26</v>
       </c>
       <c r="P4" s="17" t="n">
-        <v>55.910801191254</v>
+        <v>55.886444492848</v>
       </c>
       <c r="Q4" s="6" t="s">
         <f>=P4/$P$13</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>600</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>63.75</v>
       </c>
       <c r="G5" s="17" t="n">