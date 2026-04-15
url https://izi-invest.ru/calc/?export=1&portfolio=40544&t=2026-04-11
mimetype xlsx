--- v0 (2026-04-15)
+++ v1 (2026-04-15)
@@ -677,51 +677,51 @@
       </c>
       <c r="E4" s="7" t="n">
         <v>0.95</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G4" s="17" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="16"/>
       <c r="J4" s="6" t="s">
         <f>=E4*F4</f>
       </c>
       <c r="K4" s="17"/>
       <c r="L4" s="6"/>
       <c r="M4" s="17"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16" t="s">
         <v>24</v>
       </c>
       <c r="P4" s="17" t="n">
-        <v>55.87833030853</v>
+        <v>55.886444492848</v>
       </c>
       <c r="Q4" s="6" t="s">
         <f>=P4/$P$13</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="7"/>
       <c r="F5" s="6"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="4"/>
       <c r="J5" s="5" t="s">
         <f>=SUM(J4:J4)</f>
       </c>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="10" t="s">
         <f>=J5/J6</f>
       </c>