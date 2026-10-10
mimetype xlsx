--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -1078,267 +1078,267 @@
         <v>22</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>8561</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>121.51666338</v>
       </c>
       <c r="H2" s="17" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="16"/>
       <c r="K2" s="6" t="s">
         <f>=F2*G2*Портфель!$R$13</f>
       </c>
       <c r="L2" s="9" t="n">
         <v>0.1363</v>
       </c>
       <c r="M2" s="6" t="n">
         <v>0.68</v>
       </c>
       <c r="N2" s="17" t="n">
-        <v>40.3</v>
+        <v>40.22</v>
       </c>
       <c r="O2" s="16" t="s">
         <v>23</v>
       </c>
       <c r="P2" s="16" t="s">
         <v>24</v>
       </c>
       <c r="Q2" s="17" t="n">
-        <v>0.2395</v>
+        <v>0.239</v>
       </c>
       <c r="R2" s="6" t="s">
         <f>=Q2/$Q$17</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>32</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>28353.20621945</v>
       </c>
       <c r="H3" s="17" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="16"/>
       <c r="K3" s="6" t="s">
         <f>=F3*G3*Портфель!$R$13</f>
       </c>
       <c r="L3" s="9" t="n">
         <v>0.1822</v>
       </c>
       <c r="M3" s="6" t="n">
         <v>126.62</v>
       </c>
       <c r="N3" s="17" t="n">
-        <v>35.15</v>
+        <v>35.08</v>
       </c>
       <c r="O3" s="16" t="s">
         <v>28</v>
       </c>
       <c r="P3" s="16" t="s">
         <v>29</v>
       </c>
       <c r="Q3" s="17" t="n">
-        <v>27.8875</v>
+        <v>27.9275</v>
       </c>
       <c r="R3" s="6" t="s">
         <f>=Q3/$Q$17</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>5816</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>51.92279926</v>
       </c>
       <c r="H4" s="17" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="16"/>
       <c r="K4" s="6" t="s">
         <f>=F4*G4*Портфель!$R$13</f>
       </c>
       <c r="L4" s="9" t="n">
         <v>0.0898</v>
       </c>
       <c r="M4" s="6" t="n">
         <v>0.37</v>
       </c>
       <c r="N4" s="17" t="n">
-        <v>11.7</v>
+        <v>11.67</v>
       </c>
       <c r="O4" s="16" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="16" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="17" t="n">
-        <v>59.925143819279</v>
+        <v>59.937758753772</v>
       </c>
       <c r="R4" s="6" t="s">
         <f>=Q4/$Q$17</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>56</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>3279.75918911</v>
       </c>
       <c r="H5" s="17" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="16"/>
       <c r="K5" s="6" t="s">
         <f>=F5*G5*Портфель!$R$13</f>
       </c>
       <c r="L5" s="9" t="n">
         <v>-0.0504</v>
       </c>
       <c r="M5" s="6" t="n">
         <v>51.15</v>
       </c>
       <c r="N5" s="17" t="n">
-        <v>7.11</v>
+        <v>7.1</v>
       </c>
       <c r="O5" s="16" t="s">
         <v>33</v>
       </c>
       <c r="P5" s="16" t="s">
         <v>38</v>
       </c>
       <c r="Q5" s="17" t="n">
         <v>102.4434</v>
       </c>
       <c r="R5" s="6" t="s">
         <f>=Q5/$Q$17</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>8970</v>
       </c>
       <c r="G6" s="6" t="n">
-        <v>16.51</v>
+        <v>17.1</v>
       </c>
       <c r="H6" s="17" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="16"/>
       <c r="K6" s="6" t="s">
         <f>=F6*G6*Портфель!$R$13</f>
       </c>
       <c r="L6" s="9" t="n">
-        <v>-0.0144</v>
+        <v>-0.0083</v>
       </c>
       <c r="M6" s="6" t="n">
         <v>0.21</v>
       </c>
       <c r="N6" s="17" t="n">
-        <v>5.74</v>
+        <v>5.93</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="16" t="s">
         <v>42</v>
       </c>
       <c r="Q6" s="17" t="n">
         <v>12.732</v>
       </c>
       <c r="R6" s="6" t="s">
         <f>=Q6/$Q$17</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="16"/>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="7"/>
       <c r="G7" s="6"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4" t="s">
         <v>43</v>
@@ -1423,51 +1423,51 @@
       <c r="E9" s="16"/>
       <c r="F9" s="7" t="n">
         <v>0.12</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>1</v>
       </c>
       <c r="H9" s="17" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="16"/>
       <c r="K9" s="6" t="s">
         <f>=F9*G9</f>
       </c>
       <c r="L9" s="17"/>
       <c r="M9" s="6"/>
       <c r="N9" s="17"/>
       <c r="O9" s="16"/>
       <c r="P9" s="16" t="s">
         <v>49</v>
       </c>
       <c r="Q9" s="17" t="n">
-        <v>11244</v>
+        <v>11440</v>
       </c>
       <c r="R9" s="6" t="s">
         <f>=Q9/$Q$17</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="16"/>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="7"/>
       <c r="G10" s="6"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="J10" s="4"/>
       <c r="K10" s="5" t="s">
         <f>=SUM(K8:K9)</f>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
       <c r="N10" s="10" t="s">
         <f>=K10/K11</f>
@@ -1511,51 +1511,51 @@
       </c>
       <c r="R11" s="6" t="s">
         <f>=Q11/$Q$17</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="16"/>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="7"/>
       <c r="G12" s="6"/>
       <c r="H12" s="17"/>
       <c r="I12" s="6"/>
       <c r="J12" s="16"/>
       <c r="K12" s="6"/>
       <c r="L12" s="17"/>
       <c r="M12" s="6"/>
       <c r="N12" s="17"/>
       <c r="O12" s="16"/>
       <c r="P12" s="16" t="s">
         <v>54</v>
       </c>
       <c r="Q12" s="17" t="n">
-        <v>0.1971</v>
+        <v>0.195</v>
       </c>
       <c r="R12" s="6" t="s">
         <f>=Q12/$Q$17</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="16"/>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="7"/>
       <c r="G13" s="6"/>
       <c r="H13" s="17"/>
       <c r="I13" s="6"/>
       <c r="J13" s="16"/>
       <c r="K13" s="6"/>
       <c r="L13" s="17"/>
       <c r="M13" s="6"/>
       <c r="N13" s="17"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16" t="s">
         <v>21</v>
       </c>
       <c r="Q13" s="17" t="n">
@@ -1563,77 +1563,77 @@
       </c>
       <c r="R13" s="6" t="s">
         <f>=Q13/$Q$17</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="16"/>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="7"/>
       <c r="G14" s="6"/>
       <c r="H14" s="17"/>
       <c r="I14" s="6"/>
       <c r="J14" s="16"/>
       <c r="K14" s="6"/>
       <c r="L14" s="17"/>
       <c r="M14" s="6"/>
       <c r="N14" s="17"/>
       <c r="O14" s="16"/>
       <c r="P14" s="16" t="s">
         <v>55</v>
       </c>
       <c r="Q14" s="17" t="n">
-        <v>159.1</v>
+        <v>164.2</v>
       </c>
       <c r="R14" s="6" t="s">
         <f>=Q14/$Q$17</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="16"/>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="7"/>
       <c r="G15" s="6"/>
       <c r="H15" s="17"/>
       <c r="I15" s="6"/>
       <c r="J15" s="16"/>
       <c r="K15" s="6"/>
       <c r="L15" s="17"/>
       <c r="M15" s="6"/>
       <c r="N15" s="17"/>
       <c r="O15" s="16"/>
       <c r="P15" s="16" t="s">
         <v>56</v>
       </c>
       <c r="Q15" s="17" t="n">
-        <v>1.743</v>
+        <v>1.741</v>
       </c>
       <c r="R15" s="6" t="s">
         <f>=Q15/$Q$17</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="16"/>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="7"/>
       <c r="G16" s="6"/>
       <c r="H16" s="17"/>
       <c r="I16" s="6"/>
       <c r="J16" s="16"/>
       <c r="K16" s="6"/>
       <c r="L16" s="17"/>
       <c r="M16" s="6"/>
       <c r="N16" s="17"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16" t="s">
         <v>57</v>
       </c>
       <c r="Q16" s="17" t="n">
@@ -4504,51 +4504,51 @@
         <v>44522</v>
       </c>
       <c r="B56" s="6" t="n">
         <v>1374.3494173446</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>110</v>
       </c>
       <c r="D56" s="16"/>
       <c r="E56" s="16"/>
       <c r="F56" s="6" t="s">
         <f>=A56-A55</f>
       </c>
       <c r="G56" s="6" t="s">
         <f>=B56+G55</f>
       </c>
       <c r="H56" s="6" t="s">
         <f>=F56*G55</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="12" t="n">
         <v>46304.999988426</v>
       </c>
       <c r="B57" s="5" t="n">
-        <v>-30221.22</v>
+        <v>-30283.18</v>
       </c>
       <c r="C57" s="14" t="s">
         <v>111</v>
       </c>
       <c r="D57" s="16"/>
       <c r="E57" s="16"/>
       <c r="F57" s="6" t="s">
         <f>=A57-A56</f>
       </c>
       <c r="G57" s="6" t="s">
         <f>=B57+G56</f>
       </c>
       <c r="H57" s="6" t="s">
         <f>=F57*G56</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="13"/>
       <c r="B58" s="9" t="s">
         <f>=XIRR(B2:B57,A2:A57)</f>
       </c>
       <c r="C58" s="16" t="s">
         <v>112</v>
       </c>
       <c r="D58" s="16"/>
@@ -7088,51 +7088,51 @@
       <c r="B13" s="6" t="n">
         <v>8561</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>141</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
       <c r="H13" s="6" t="n">
         <v>5816</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>141</v>
       </c>
       <c r="J13" s="0"/>
       <c r="K13" s="5" t="s">
         <f>=SUM(L2:L12)/SUM(K2:K12)</f>
       </c>
       <c r="L13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="M13" s="0"/>
       <c r="N13" s="6" t="n">
-        <v>16.51</v>
+        <v>17.1</v>
       </c>
       <c r="O13" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="5" t="s">
         <f>=B13*(ABS(B12)-ABS(B11))</f>
       </c>
       <c r="C14" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0"/>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
       <c r="H14" s="5" t="s">
         <f>=H13*(ABS(H12)-ABS(H11))</f>
       </c>
       <c r="I14" s="0" t="s">
         <v>142</v>
       </c>
       <c r="J14" s="0"/>
       <c r="K14" s="6" t="n">