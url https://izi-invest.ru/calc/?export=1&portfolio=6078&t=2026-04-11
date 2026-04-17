--- v0 (2026-04-15)
+++ v1 (2026-04-17)
@@ -906,51 +906,51 @@
       </c>
       <c r="G4" s="17" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="16"/>
       <c r="J4" s="6" t="s">
         <f>=E4*F4*Портфель!$Q$17</f>
       </c>
       <c r="K4" s="9" t="n">
         <v>0.3047</v>
       </c>
       <c r="L4" s="6" t="n">
         <v>22.3</v>
       </c>
       <c r="M4" s="17" t="n">
         <v>10.46</v>
       </c>
       <c r="N4" s="16"/>
       <c r="O4" s="16" t="s">
         <v>26</v>
       </c>
       <c r="P4" s="17" t="n">
-        <v>55.87833030853</v>
+        <v>56.270487608743</v>
       </c>
       <c r="Q4" s="6" t="s">
         <f>=P4/$P$17</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>30</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>73.03</v>
       </c>
       <c r="G5" s="17" t="n">
@@ -12126,626 +12126,626 @@
       <c r="A2" s="27" t="n">
         <v>44195</v>
       </c>
       <c r="B2" s="16" t="n">
         <v>2021</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>18</v>
       </c>
       <c r="E2" s="17" t="n">
         <v>10</v>
       </c>
       <c r="F2" s="7" t="s">
         <f>=DATEDIF(A2,$O$2,"y")</f>
       </c>
       <c r="G2" s="7" t="s">
         <f>=DATEDIF(A2,$O$2,"ym")</f>
       </c>
       <c r="H2" s="7" t="s">
         <f>=DATEDIF(A2,$O$2,"md")</f>
       </c>
       <c r="I2" s="7" t="n">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="J2" s="17" t="n">
         <v>61.656752</v>
       </c>
       <c r="K2" s="6" t="s">
         <f>=Портфель!F2*Портфель!$Q$17</f>
       </c>
       <c r="L2" s="6" t="s">
         <f>=E2*K2</f>
       </c>
       <c r="M2" s="6" t="s">
         <f>=(K2-J2)*E2</f>
       </c>
       <c r="N2" s="6" t="s">
         <f>=MAX(0,M2*0.13)</f>
       </c>
       <c r="O2" s="13" t="s">
         <f>=TODAY()</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="27" t="n">
         <v>44194</v>
       </c>
       <c r="B3" s="16" t="n">
         <v>2021</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="17" t="n">
         <v>51</v>
       </c>
       <c r="F3" s="7" t="s">
         <f>=DATEDIF(A3,$O$2,"y")</f>
       </c>
       <c r="G3" s="7" t="s">
         <f>=DATEDIF(A3,$O$2,"ym")</f>
       </c>
       <c r="H3" s="7" t="s">
         <f>=DATEDIF(A3,$O$2,"md")</f>
       </c>
       <c r="I3" s="7" t="n">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="J3" s="17" t="n">
         <v>12.895726627451</v>
       </c>
       <c r="K3" s="6" t="s">
         <f>=Портфель!F3*Портфель!$Q$17</f>
       </c>
       <c r="L3" s="6" t="s">
         <f>=E3*K3</f>
       </c>
       <c r="M3" s="6" t="s">
         <f>=(K3-J3)*E3</f>
       </c>
       <c r="N3" s="6" t="s">
         <f>=MAX(0,M3*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="27" t="n">
         <v>44193</v>
       </c>
       <c r="B4" s="16" t="n">
         <v>2021</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="17" t="n">
         <v>30</v>
       </c>
       <c r="F4" s="7" t="s">
         <f>=DATEDIF(A4,$O$2,"y")</f>
       </c>
       <c r="G4" s="7" t="s">
         <f>=DATEDIF(A4,$O$2,"ym")</f>
       </c>
       <c r="H4" s="7" t="s">
         <f>=DATEDIF(A4,$O$2,"md")</f>
       </c>
       <c r="I4" s="7" t="n">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="J4" s="17" t="n">
         <v>22.297131</v>
       </c>
       <c r="K4" s="6" t="s">
         <f>=Портфель!F4*Портфель!$Q$17</f>
       </c>
       <c r="L4" s="6" t="s">
         <f>=E4*K4</f>
       </c>
       <c r="M4" s="6" t="s">
         <f>=(K4-J4)*E4</f>
       </c>
       <c r="N4" s="6" t="s">
         <f>=MAX(0,M4*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="27" t="n">
         <v>44194</v>
       </c>
       <c r="B5" s="16" t="n">
         <v>2021</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="17" t="n">
         <v>30</v>
       </c>
       <c r="F5" s="7" t="s">
         <f>=DATEDIF(A5,$O$2,"y")</f>
       </c>
       <c r="G5" s="7" t="s">
         <f>=DATEDIF(A5,$O$2,"ym")</f>
       </c>
       <c r="H5" s="7" t="s">
         <f>=DATEDIF(A5,$O$2,"md")</f>
       </c>
       <c r="I5" s="7" t="n">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="J5" s="17" t="n">
         <v>22.300614666667</v>
       </c>
       <c r="K5" s="6" t="s">
         <f>=Портфель!F5*Портфель!$Q$17</f>
       </c>
       <c r="L5" s="6" t="s">
         <f>=E5*K5</f>
       </c>
       <c r="M5" s="6" t="s">
         <f>=(K5-J5)*E5</f>
       </c>
       <c r="N5" s="6" t="s">
         <f>=MAX(0,M5*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="27" t="n">
         <v>44193</v>
       </c>
       <c r="B6" s="16" t="n">
         <v>2021</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="17" t="n">
         <v>297</v>
       </c>
       <c r="F6" s="7" t="s">
         <f>=DATEDIF(A6,$O$2,"y")</f>
       </c>
       <c r="G6" s="7" t="s">
         <f>=DATEDIF(A6,$O$2,"ym")</f>
       </c>
       <c r="H6" s="7" t="s">
         <f>=DATEDIF(A6,$O$2,"md")</f>
       </c>
       <c r="I6" s="7" t="n">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="J6" s="17" t="n">
         <v>2.2483913872054</v>
       </c>
       <c r="K6" s="6" t="s">
         <f>=Портфель!F6*Портфель!$Q$17</f>
       </c>
       <c r="L6" s="6" t="s">
         <f>=E6*K6</f>
       </c>
       <c r="M6" s="6" t="s">
         <f>=(K6-J6)*E6</f>
       </c>
       <c r="N6" s="6" t="s">
         <f>=MAX(0,M6*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="27" t="n">
         <v>44195</v>
       </c>
       <c r="B7" s="16" t="n">
         <v>2021</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="17" t="n">
         <v>62</v>
       </c>
       <c r="F7" s="7" t="s">
         <f>=DATEDIF(A7,$O$2,"y")</f>
       </c>
       <c r="G7" s="7" t="s">
         <f>=DATEDIF(A7,$O$2,"ym")</f>
       </c>
       <c r="H7" s="7" t="s">
         <f>=DATEDIF(A7,$O$2,"md")</f>
       </c>
       <c r="I7" s="7" t="n">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="J7" s="17" t="n">
         <v>10.640194064516</v>
       </c>
       <c r="K7" s="6" t="s">
         <f>=Портфель!F7*Портфель!$Q$17</f>
       </c>
       <c r="L7" s="6" t="s">
         <f>=E7*K7</f>
       </c>
       <c r="M7" s="6" t="s">
         <f>=(K7-J7)*E7</f>
       </c>
       <c r="N7" s="6" t="s">
         <f>=MAX(0,M7*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="27" t="n">
         <v>44195</v>
       </c>
       <c r="B8" s="16" t="n">
         <v>2021</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>36</v>
       </c>
       <c r="D8" s="16" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="17" t="n">
         <v>57</v>
       </c>
       <c r="F8" s="7" t="s">
         <f>=DATEDIF(A8,$O$2,"y")</f>
       </c>
       <c r="G8" s="7" t="s">
         <f>=DATEDIF(A8,$O$2,"ym")</f>
       </c>
       <c r="H8" s="7" t="s">
         <f>=DATEDIF(A8,$O$2,"md")</f>
       </c>
       <c r="I8" s="7" t="n">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="J8" s="17" t="n">
         <v>11.554678982456</v>
       </c>
       <c r="K8" s="6" t="s">
         <f>=Портфель!F8*Портфель!$Q$17</f>
       </c>
       <c r="L8" s="6" t="s">
         <f>=E8*K8</f>
       </c>
       <c r="M8" s="6" t="s">
         <f>=(K8-J8)*E8</f>
       </c>
       <c r="N8" s="6" t="s">
         <f>=MAX(0,M8*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="27" t="n">
         <v>44194</v>
       </c>
       <c r="B9" s="16" t="n">
         <v>2021</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D9" s="16" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="17" t="n">
         <v>31</v>
       </c>
       <c r="F9" s="7" t="s">
         <f>=DATEDIF(A9,$O$2,"y")</f>
       </c>
       <c r="G9" s="7" t="s">
         <f>=DATEDIF(A9,$O$2,"ym")</f>
       </c>
       <c r="H9" s="7" t="s">
         <f>=DATEDIF(A9,$O$2,"md")</f>
       </c>
       <c r="I9" s="7" t="n">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="J9" s="17" t="n">
         <v>21.544281774194</v>
       </c>
       <c r="K9" s="6" t="s">
         <f>=Портфель!F9*Портфель!$Q$17</f>
       </c>
       <c r="L9" s="6" t="s">
         <f>=E9*K9</f>
       </c>
       <c r="M9" s="6" t="s">
         <f>=(K9-J9)*E9</f>
       </c>
       <c r="N9" s="6" t="s">
         <f>=MAX(0,M9*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="27" t="n">
         <v>44194</v>
       </c>
       <c r="B10" s="16" t="n">
         <v>2021</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="16" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="17" t="n">
         <v>14</v>
       </c>
       <c r="F10" s="7" t="s">
         <f>=DATEDIF(A10,$O$2,"y")</f>
       </c>
       <c r="G10" s="7" t="s">
         <f>=DATEDIF(A10,$O$2,"ym")</f>
       </c>
       <c r="H10" s="7" t="s">
         <f>=DATEDIF(A10,$O$2,"md")</f>
       </c>
       <c r="I10" s="7" t="n">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="J10" s="17" t="n">
         <v>45.204180714286</v>
       </c>
       <c r="K10" s="6" t="s">
         <f>=Портфель!F10*Портфель!$Q$17</f>
       </c>
       <c r="L10" s="6" t="s">
         <f>=E10*K10</f>
       </c>
       <c r="M10" s="6" t="s">
         <f>=(K10-J10)*E10</f>
       </c>
       <c r="N10" s="6" t="s">
         <f>=MAX(0,M10*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="27" t="n">
         <v>44194</v>
       </c>
       <c r="B11" s="16" t="n">
         <v>2021</v>
       </c>
       <c r="C11" s="16" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="16" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="17" t="n">
         <v>3</v>
       </c>
       <c r="F11" s="7" t="s">
         <f>=DATEDIF(A11,$O$2,"y")</f>
       </c>
       <c r="G11" s="7" t="s">
         <f>=DATEDIF(A11,$O$2,"ym")</f>
       </c>
       <c r="H11" s="7" t="s">
         <f>=DATEDIF(A11,$O$2,"md")</f>
       </c>
       <c r="I11" s="7" t="n">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="J11" s="17" t="n">
         <v>186.76585066667</v>
       </c>
       <c r="K11" s="6" t="s">
         <f>=Портфель!F11*Портфель!$Q$17</f>
       </c>
       <c r="L11" s="6" t="s">
         <f>=E11*K11</f>
       </c>
       <c r="M11" s="6" t="s">
         <f>=(K11-J11)*E11</f>
       </c>
       <c r="N11" s="6" t="s">
         <f>=MAX(0,M11*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="27" t="n">
         <v>44195</v>
       </c>
       <c r="B12" s="16" t="n">
         <v>2021</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="17" t="n">
         <v>15</v>
       </c>
       <c r="F12" s="7" t="s">
         <f>=DATEDIF(A12,$O$2,"y")</f>
       </c>
       <c r="G12" s="7" t="s">
         <f>=DATEDIF(A12,$O$2,"ym")</f>
       </c>
       <c r="H12" s="7" t="s">
         <f>=DATEDIF(A12,$O$2,"md")</f>
       </c>
       <c r="I12" s="7" t="n">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="J12" s="17" t="n">
         <v>43.324878333333</v>
       </c>
       <c r="K12" s="6" t="s">
         <f>=Портфель!F12*Портфель!$Q$17</f>
       </c>
       <c r="L12" s="6" t="s">
         <f>=E12*K12</f>
       </c>
       <c r="M12" s="6" t="s">
         <f>=(K12-J12)*E12</f>
       </c>
       <c r="N12" s="6" t="s">
         <f>=MAX(0,M12*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="27" t="n">
         <v>44193</v>
       </c>
       <c r="B13" s="16" t="n">
         <v>2021</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="17" t="n">
         <v>30</v>
       </c>
       <c r="F13" s="7" t="s">
         <f>=DATEDIF(A13,$O$2,"y")</f>
       </c>
       <c r="G13" s="7" t="s">
         <f>=DATEDIF(A13,$O$2,"ym")</f>
       </c>
       <c r="H13" s="7" t="s">
         <f>=DATEDIF(A13,$O$2,"md")</f>
       </c>
       <c r="I13" s="7" t="n">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="J13" s="17" t="n">
         <v>21.866991</v>
       </c>
       <c r="K13" s="6" t="s">
         <f>=Портфель!F13*Портфель!$Q$17</f>
       </c>
       <c r="L13" s="6" t="s">
         <f>=E13*K13</f>
       </c>
       <c r="M13" s="6" t="s">
         <f>=(K13-J13)*E13</f>
       </c>
       <c r="N13" s="6" t="s">
         <f>=MAX(0,M13*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="27" t="n">
         <v>44193</v>
       </c>
       <c r="B14" s="16" t="n">
         <v>2021</v>
       </c>
       <c r="C14" s="16" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="17" t="n">
         <v>2</v>
       </c>
       <c r="F14" s="7" t="s">
         <f>=DATEDIF(A14,$O$2,"y")</f>
       </c>
       <c r="G14" s="7" t="s">
         <f>=DATEDIF(A14,$O$2,"ym")</f>
       </c>
       <c r="H14" s="7" t="s">
         <f>=DATEDIF(A14,$O$2,"md")</f>
       </c>
       <c r="I14" s="7" t="n">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="J14" s="17" t="n">
         <v>229.37718</v>
       </c>
       <c r="K14" s="6" t="s">
         <f>=Портфель!F14*Портфель!$Q$17</f>
       </c>
       <c r="L14" s="6" t="s">
         <f>=E14*K14</f>
       </c>
       <c r="M14" s="6" t="s">
         <f>=(K14-J14)*E14</f>
       </c>
       <c r="N14" s="6" t="s">
         <f>=MAX(0,M14*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="27" t="n">
         <v>44193</v>
       </c>
       <c r="B15" s="16" t="n">
         <v>2021</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="17" t="n">
         <v>7</v>
       </c>
       <c r="F15" s="7" t="s">
         <f>=DATEDIF(A15,$O$2,"y")</f>
       </c>
       <c r="G15" s="7" t="s">
         <f>=DATEDIF(A15,$O$2,"ym")</f>
       </c>
       <c r="H15" s="7" t="s">
         <f>=DATEDIF(A15,$O$2,"md")</f>
       </c>
       <c r="I15" s="7" t="n">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="J15" s="17" t="n">
         <v>87.10737</v>
       </c>
       <c r="K15" s="6" t="s">
         <f>=Портфель!F15*Портфель!$Q$17</f>
       </c>
       <c r="L15" s="6" t="s">
         <f>=E15*K15</f>
       </c>
       <c r="M15" s="6" t="s">
         <f>=(K15-J15)*E15</f>
       </c>
       <c r="N15" s="6" t="s">
         <f>=MAX(0,M15*0.13)</f>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="27"/>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="17"/>
       <c r="F16" s="7"/>
       <c r="G16" s="17"/>